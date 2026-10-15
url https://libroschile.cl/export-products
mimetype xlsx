--- v4 (2026-08-31)
+++ v5 (2026-10-15)
@@ -1299,53 +1299,50 @@
         <v>1</v>
       </c>
       <c r="H12">
         <v>10000</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13">
         <v>1984</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
       <c r="H13">
         <v>10000</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14">
         <v>1969</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
         <v>1</v>
@@ -1732,53 +1729,50 @@
         <v>1</v>
       </c>
       <c r="H29">
         <v>25000</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30">
         <v>1971</v>
       </c>
       <c r="D30" t="s">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>100</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
         <v>18000</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31">
         <v>1981</v>
       </c>
       <c r="D31" t="s">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>103</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
       <c r="H31">
         <v>15000</v>
@@ -2117,51 +2111,51 @@
       </c>
       <c r="H44">
         <v>25000</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>135</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45">
         <v>2013</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>47</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H45">
         <v>12000</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46">
         <v>2018</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46">